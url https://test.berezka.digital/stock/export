--- v0 (2026-09-11)
+++ v1 (2026-11-08)
@@ -51,51 +51,51 @@
   <si>
     <t>Партия</t>
   </si>
   <si>
     <t>Срок</t>
   </si>
   <si>
     <t>Осталось</t>
   </si>
   <si>
     <t>Статус срока</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Доступно</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
-    <t>Остатки по всем складам на 11.09.2026</t>
+    <t>Остатки по всем складам на 08.11.2026</t>
   </si>
   <si>
     <t>Позиций</t>
   </si>
   <si>
     <t>Партий</t>
   </si>
   <si>
     <t>Единиц</t>
   </si>
   <si>
     <t>Просрочено</t>
   </si>
   <si>
     <t>Срок ≤ 45 дней</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 